--- v0 (2025-12-05)
+++ v1 (2026-06-24)
@@ -4,71 +4,80 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="20500228" w14:textId="6ADC7C15" w:rsidR="002A1A95" w:rsidRDefault="00122CEF" w:rsidP="00122CEF">
+    <w:p w14:paraId="20500228" w14:textId="20E5CCE9" w:rsidR="002A1A95" w:rsidRDefault="00122CEF" w:rsidP="00122CEF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00122CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>DECLARAÇÃO DE AUTORIA/COAUTORIA E CESSÃO DE DIREITOS AUTORAIS</w:t>
+        <w:t xml:space="preserve">DECLARAÇÃO DE AUTORIA/COAUTORIA E </w:t>
+      </w:r>
+      <w:r w:rsidR="00F24621">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>RESPONSABILIDADE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="279111C4" w14:textId="77777777" w:rsidR="00122CEF" w:rsidRPr="002A1A95" w:rsidRDefault="00122CEF" w:rsidP="00122CEF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="386F8F39" w14:textId="05990AE6" w:rsidR="002A1A95" w:rsidRPr="008B1F3C" w:rsidRDefault="002A1A95" w:rsidP="008B1F3C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B1F3C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
@@ -131,156 +140,319 @@
         </w:rPr>
         <w:t>nas Revistas Científicas da UNIPAR, e ao encaminhar o presente trabalho à Arquivos de Ciências Veterinárias e Zoologia da UNIPAR</w:t>
       </w:r>
       <w:r w:rsidR="0052540C" w:rsidRPr="008B1F3C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="008B1F3C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>declaro estar ciente e concordar com os seguintes pontos:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="577F2151" w14:textId="77777777" w:rsidR="00363F9B" w:rsidRPr="008B1F3C" w:rsidRDefault="00363F9B" w:rsidP="001333BF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="7AE56EA4" w14:textId="77777777" w:rsidR="00363F9B" w:rsidRPr="008B1F3C" w:rsidRDefault="00363F9B" w:rsidP="00363F9B">
+    <w:p w14:paraId="7AE56EA4" w14:textId="7894A66B" w:rsidR="00363F9B" w:rsidRPr="008B1F3C" w:rsidRDefault="00363F9B" w:rsidP="00363F9B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B1F3C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>1. Todos os autores contribuíram de forma significativa para a concepção, desenvolvimento e redação do artigo, cumprindo os critérios de autoria estabelecidos pela revista.</w:t>
+        <w:t xml:space="preserve">1. Todos os autores contribuíram de forma significativa para a concepção, </w:t>
+      </w:r>
+      <w:r w:rsidR="007C557D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>o desenvolvimento e a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B1F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> redação do artigo, cumprindo os critérios de autoria estabelecidos pela revista.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ED2947F" w14:textId="77777777" w:rsidR="00363F9B" w:rsidRPr="008B1F3C" w:rsidRDefault="00363F9B" w:rsidP="00363F9B">
+    <w:p w14:paraId="4ED2947F" w14:textId="1A7E20A1" w:rsidR="00363F9B" w:rsidRPr="008B1F3C" w:rsidRDefault="00363F9B" w:rsidP="00363F9B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B1F3C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>2. Concordo(amos) em assumir a responsabilidade pelo conteúdo do artigo, garantindo que as informações nele apresentadas são precisas e baseadas em pesquisas legítimas.</w:t>
+        <w:t xml:space="preserve">2. Concordo(amos) em assumir a responsabilidade pelo conteúdo do artigo, garantindo que as informações nele apresentadas </w:t>
+      </w:r>
+      <w:r w:rsidR="007C557D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>sejam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B1F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> precisas e baseadas em pesquisas legítimas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F979CFB" w14:textId="77777777" w:rsidR="00363F9B" w:rsidRPr="008B1F3C" w:rsidRDefault="00363F9B" w:rsidP="00363F9B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B1F3C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>3. Compreendo(emos) que a coautoria implica na corresponsabilidade pela integridade do trabalho, incluindo a precisão dos dados, a análise adequada e a apresentação imparcial dos resultados.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="766E4902" w14:textId="77777777" w:rsidR="00363F9B" w:rsidRPr="008B1F3C" w:rsidRDefault="00363F9B" w:rsidP="00363F9B">
+    <w:p w14:paraId="766E4902" w14:textId="7529DBCC" w:rsidR="00363F9B" w:rsidRPr="008B1F3C" w:rsidRDefault="00363F9B" w:rsidP="00363F9B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B1F3C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>4. Estou(amos) cientes de que, em caso de detecção de plágio, fraude ou qualquer violação ética, os devidos procedimentos de investigação serão seguidos, podendo levar à retração do artigo.</w:t>
+        <w:t xml:space="preserve">4. Estou(amos) </w:t>
+      </w:r>
+      <w:r w:rsidR="007C557D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ciente(s)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B1F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de que, em caso de detecção de plágio, fraude ou qualquer violação ética, </w:t>
+      </w:r>
+      <w:r w:rsidR="007C557D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>serão adotados os devidos procedimentos de investigação</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B1F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="007C557D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>o que pode</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B1F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> levar à retra</w:t>
+      </w:r>
+      <w:r w:rsidR="007C557D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B1F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ção do artigo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FF3CD6E" w14:textId="77777777" w:rsidR="00363F9B" w:rsidRPr="008B1F3C" w:rsidRDefault="00363F9B" w:rsidP="00363F9B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B1F3C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>5. Ao assinar esta declaração, afirmamos nosso compromisso com a honestidade acadêmica e a ética na pesquisa, garantindo a validade e a qualidade do trabalho submetido.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="471CF0F8" w14:textId="77777777" w:rsidR="00363F9B" w:rsidRPr="008B1F3C" w:rsidRDefault="00363F9B" w:rsidP="00363F9B">
+    <w:p w14:paraId="662B42BF" w14:textId="61E20A9B" w:rsidR="008A4E55" w:rsidRDefault="00363F9B" w:rsidP="008A4E55">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B1F3C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>6. Declaro(amos) que que o presente artigo é original e não foi submetido simultaneamente à avaliação em qualquer outro periódico, quer seja em parte ou em sua totalidade. Declaro(amos), ainda, que uma vez publicado na Revista de Ciências Jurídicas e Sociais da UNIPAR, o mesmo jamais será submetido por mim ou por qualquer um dos demais coautores a qualquer outro periódico.</w:t>
+        <w:t xml:space="preserve">6. Declaro(amos) que o presente artigo é original e não foi submetido simultaneamente à avaliação em qualquer outro periódico, seja em parte ou em sua totalidade. Declaro(amos), ainda, que uma vez publicado na </w:t>
+      </w:r>
+      <w:r w:rsidR="008A4E55" w:rsidRPr="008B1F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Arquivos de Ciências Veterinárias e Zoologia da UNIPAR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B1F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, o mesmo jamais será submetido por mim ou por qualquer um dos demais coautores a qualquer outro periódico.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="396F1E50" w14:textId="603A512C" w:rsidR="002A1A95" w:rsidRPr="008B1F3C" w:rsidRDefault="00363F9B" w:rsidP="00363F9B">
+    <w:p w14:paraId="15406FCE" w14:textId="26070DC8" w:rsidR="008A4E55" w:rsidRPr="008A4E55" w:rsidRDefault="008A4E55" w:rsidP="008A4E55">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B1F3C">
-[...3 lines deleted...]
-        <w:t>7. Concordo(amos) que, em caso de aceite do artigo, os direitos autorais a ele referentes, se tornarão propriedade exclusiva da Revista de Ciências Jurídicas e Sociais da UNIPAR, sendo permitido que os usuários distribuam, remixem, adaptem e construam sobre o material em qualquer meio ou formato, desde que a atribuição seja dada ao criador.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A4E55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Concordo(amos) que, em caso de aceite e publicação do artigo, os autores mantêm os direitos autorais sobre a obra, concedendo à Arquivos de Ciências Veterinárias e Zoologia da UNIPAR o direito de primeira publicação.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="640DFE56" w14:textId="083DE6C7" w:rsidR="008A4E55" w:rsidRPr="008A4E55" w:rsidRDefault="008A4E55" w:rsidP="008A4E55">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A4E55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Declaro(amos) estar ciente(s) de que o artigo será publicado sob a licença </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A4E55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Creative</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A4E55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Commons </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A4E55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Attribution</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A4E55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4.0 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A4E55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>International</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A4E55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (CC BY 4.0), permitindo o compartilhamento, </w:t>
+      </w:r>
+      <w:r w:rsidR="007C557D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>a distribuição, a reprodução e a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A4E55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> adaptação do conteúdo para qualquer finalidade lícita, desde que seja atribuído o devido crédito aos autores e à publicação original.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3848E98B" w14:textId="77777777" w:rsidR="00363F9B" w:rsidRPr="008B1F3C" w:rsidRDefault="00363F9B" w:rsidP="00363F9B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1900ACB3" w14:textId="77777777" w:rsidR="00297408" w:rsidRPr="008B1F3C" w:rsidRDefault="00297408" w:rsidP="008B1F3C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B1F3C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>[Cidade-Estado], [Dia] de [Mês] de [Ano].</w:t>
       </w:r>
@@ -476,305 +648,319 @@
       <w:r w:rsidRPr="008B1F3C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>[ Nome do Coautor ]: ____________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2378D94C" w14:textId="77777777" w:rsidR="003D685F" w:rsidRPr="008B1F3C" w:rsidRDefault="003D685F" w:rsidP="003D685F">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="77FE75D2" w14:textId="77777777" w:rsidR="008B1F3C" w:rsidRPr="008B1F3C" w:rsidRDefault="008B1F3C" w:rsidP="00297408">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2153A118" w14:textId="04E20C53" w:rsidR="002A1A95" w:rsidRPr="008B1F3C" w:rsidRDefault="00297408" w:rsidP="002A1A95">
+    <w:p w14:paraId="2153A118" w14:textId="7A835527" w:rsidR="002A1A95" w:rsidRPr="008B1F3C" w:rsidRDefault="00297408" w:rsidP="002A1A95">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B1F3C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Obs.:</w:t>
       </w:r>
       <w:r w:rsidRPr="008B1F3C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> É importante que todos os autores envolvidos no artigo revisem e assinem essa declaração, demonstrando seu entendimento e consentimento em relação à autoria e coautoria do trabalho.</w:t>
+        <w:t xml:space="preserve"> É importante que todos os autores envolvidos no artigo revisem e assinem essa declaração, demonstrando seu entendimento e consentimento </w:t>
+      </w:r>
+      <w:r w:rsidR="007C557D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>quanto à autoria e à</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B1F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> coautoria do trabalho.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="002A1A95" w:rsidRPr="008B1F3C">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360" w:charSpace="4096"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="10C36E8A" w14:textId="77777777" w:rsidR="00790D0E" w:rsidRDefault="00790D0E">
+    <w:p w14:paraId="6C5BC279" w14:textId="77777777" w:rsidR="00576005" w:rsidRDefault="00576005">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="71068E2C" w14:textId="77777777" w:rsidR="00790D0E" w:rsidRDefault="00790D0E">
+    <w:p w14:paraId="21388ABC" w14:textId="77777777" w:rsidR="00576005" w:rsidRDefault="00576005">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Gill Sans MT">
+    <w:panose1 w:val="020B0502020104020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Sans Symbols">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Sans">
-    <w:altName w:val="Arial"/>
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Sans CJK SC">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Devanagari">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabelacomgrade"/>
       <w:tblW w:w="8505" w:type="dxa"/>
       <w:jc w:val="center"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5915"/>
       <w:gridCol w:w="2590"/>
     </w:tblGrid>
     <w:tr w:rsidR="00122CEF" w14:paraId="13E8B37E" w14:textId="77777777" w:rsidTr="00122CEF">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5915" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="7CFB7995" w14:textId="6D806C64" w:rsidR="00122CEF" w:rsidRDefault="00122CEF" w:rsidP="00EE5391">
+        <w:p w14:paraId="7CFB7995" w14:textId="4F4F4AB9" w:rsidR="00122CEF" w:rsidRDefault="00122CEF" w:rsidP="00EE5391">
           <w:pPr>
             <w:pStyle w:val="FrameContents"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="6946"/>
               <w:tab w:val="left" w:pos="8647"/>
             </w:tabs>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:i/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00352594">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:i/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>Arquivos de Ciências Veterinárias e Zoologia da UNIPAR</w:t>
           </w:r>
           <w:r w:rsidRPr="00352594">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>,</w:t>
           </w:r>
           <w:r w:rsidRPr="00352594">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:i/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="00352594">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:rPr>
             <w:t>Umuarama, 202</w:t>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="007C557D">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:rPr>
-            <w:t>4</w:t>
+            <w:t>6</w:t>
           </w:r>
           <w:r w:rsidRPr="00352594">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2590" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="479E0312" w14:textId="6616FC7D" w:rsidR="00122CEF" w:rsidRPr="00A72E37" w:rsidRDefault="00122CEF" w:rsidP="00EE5391">
           <w:pPr>
             <w:pStyle w:val="FrameContents"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="6946"/>
               <w:tab w:val="left" w:pos="8647"/>
             </w:tabs>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="right"/>
@@ -801,76 +987,76 @@
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>1982-1131</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="4C943CC8" w14:textId="51F9668A" w:rsidR="006D2464" w:rsidRPr="009A2E04" w:rsidRDefault="006D2464" w:rsidP="00EE5391">
     <w:pPr>
       <w:pStyle w:val="FrameContents"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="6946"/>
         <w:tab w:val="left" w:pos="8647"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="71B19083" w14:textId="77777777" w:rsidR="00790D0E" w:rsidRDefault="00790D0E">
+    <w:p w14:paraId="7841434D" w14:textId="77777777" w:rsidR="00576005" w:rsidRDefault="00576005">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="171947C7" w14:textId="77777777" w:rsidR="00790D0E" w:rsidRDefault="00790D0E">
+    <w:p w14:paraId="2EAFA734" w14:textId="77777777" w:rsidR="00576005" w:rsidRDefault="00576005">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5A0A5946" w14:textId="77777777" w:rsidR="0052540C" w:rsidRDefault="0052540C" w:rsidP="0052540C">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="pt-BR"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5A0FA7EC" wp14:editId="25A9EC3E">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4663469</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-208020</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1494155" cy="525147"/>
           <wp:effectExtent l="0" t="0" r="0" b="8255"/>
           <wp:wrapThrough wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="0" y="0"/>
               <wp:lineTo x="0" y="21156"/>
               <wp:lineTo x="21205" y="21156"/>
@@ -1000,91 +1186,91 @@
                         </a:schemeClr>
                       </a:lnRef>
                       <a:fillRef idx="1">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor"/>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="31E79A8F" id="Forma Livre 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.45pt;margin-top:43.15pt;width:578.3pt;height:762.55pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="7364730,9550150" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAMuh0IbAIAAK0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2yAQvVfqf0DcG3/ETrJWkj10lV6i&#10;NupufwDBOLaKAQGxk3/fAdtssqv2UK0PGJiZN2/moVk/XlqOOqZNI8UGJ7MYIyaoLBtx2uBfL7sv&#10;K4yMJaIkXAq2wVdm8OP286d1rwqWylrykmkEIMIUvdrg2lpVRJGhNWuJmUnFBBgrqVti4ahPUalJ&#10;D+gtj9I4XkS91KXSkjJj4PZpMOKtx68qRu2PqjLMIr7BwM36Vfv16NZouybFSRNVN3SkQf6DRUsa&#10;AUkD1BOxBJ118w6qbaiWRlZ2RmUbyapqKPM1QDVJ/Kaa55oo5muB5hgV2mQ+DpZ+7w4aNSVoh5Eg&#10;LUi0c81G+6bTDCWuQb0yBfg9q4N2JRq1l/S3AUN0Z3EHM/pcKt06XygQXXy3r6Hb7GIRhcvlPMuy&#10;BEShYHtYrLL5KnfpIlJM4fRs7DcmPRTp9sYOcpXTjtTTjl7EtNUgupObe7ktRiC3xgjkPg5yK2Jd&#10;nOPntqh3XBbZcg5caqCS53GSx17OVnbsRXpP6woJfkA5T7JsmY6MXx25+FvABDzUOPlNf+UTAAXX&#10;jZHCR3ouF1DTvwDzJJmnDwtP4N4TFHGN8tKE5sHlrTxC7hrOAZ8UXLjVSN6U7s4f9On4lWvUERBm&#10;uVyt0qlxd25ankU5cRzf1/Ck/OOyV86GBD9ZBY8WBEm9TH5csJCAUMqETQZTTUo25M1j+MYWhAhf&#10;FBcA6JAr4BuwRwA3it5jDyxHfxfK/LQJwcP7CWkGBhOxIThE+MxS2BDcNkJqz/Smbrc9yvJ60C7c&#10;nWAmePrj/HJD5/bsvV6n7PYPAAAA//8DAFBLAwQUAAYACAAAACEAcsXfmOEAAAAMAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPTU/DMAyG70j8h8hIXNCWfqmM0nRCkyoQNwaH7ZY1pq1onKrJtvLv8U7s&#10;9lp+9PpxuZ7tIE44+d6RgngZgUBqnOmpVfD1WS9WIHzQZPTgCBX8ood1dXtT6sK4M33gaRtawSXk&#10;C62gC2EspPRNh1b7pRuRePftJqsDj1MrzaTPXG4HmURRLq3uiS90esRNh83P9mgVpP1myB7qrH4z&#10;r/t0/+52icx2St3fzS/PIALO4R+Giz6rQ8VOB3ck48WgYBEnT4wqWOUpiAsQZ+kjiAOnnDPIqpTX&#10;T1R/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAy6HQhsAgAArQUAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHLF35jhAAAADAEAAA8AAAAAAAAA&#10;AAAAAAAAxgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADUBQAAAAA=&#10;" path="m7364730,514472r,9035678l,9550150r,l,7650,5113296,e" filled="f" strokecolor="#782" strokeweight="2pt">
+            <v:shape w14:anchorId="3847E35C" id="Forma Livre 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.45pt;margin-top:43.15pt;width:578.3pt;height:762.55pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="7364730,9550150" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDj3afoVQIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMtu2zAQvBfoPxC813pYshzBdg4N0kvQ&#10;Bk36ATRFWUIpkiBpy/77LkmJcRK0hyI+0Hzszs7OUNzcngeOTkybXootzhYpRkxQ2fTisMW/nu+/&#10;rDEyloiGcCnYFl+Ywbe7z582o6pZLjvJG6YRgAhTj2qLO2tVnSSGdmwgZiEVE3DYSj0QC0t9SBpN&#10;RkAfeJKn6SoZpW6UlpQZA7t34RDvPH7bMmp/tK1hFvEtBm7Wj9qPezcmuw2pD5qorqcTDfIfLAbS&#10;Cygaoe6IJeio+3dQQ0+1NLK1CyqHRLZtT5nvAbrJ0jfdPHVEMd8LiGNUlMl8HCz9fnpSj9pRN+pB&#10;0t8GFElGZep44hZmijm3enCxQBydvYqXqCI7W0Rhs1oWRZGB2BTOblbrYrkunc4Jqed0ejT2G5Me&#10;ipwejA02NPOMdPOMnsU81WCms5F7Gy1GYKPGCGzcBxsVsS7P8XNTNDouq6JaApcOqJRlmpWpt2mQ&#10;J/YsfaR1jcQ4oFxmRVHlE+OXQC7+ljADhx7nuPlf+QJAwakxUfjIyGoFPf0LsMyyZX6z8gReR4Ij&#10;TihvTRQPNq/tEfK+5xzwSc2FG43kfeP2/EIf9l+5RicCxlTVep3Pwr0K0/IompnjdL/ClfKXy144&#10;CwV+shb1DRiSe5v8M8BiAUIpEzYLRx1pWKhbpvCbJIgZvikuANAht8A3Yk8A7ol5jx1YTvEulflX&#10;JCaH+xPLBAYzsZAcM3xlKWxMHnohtWd61beb7mVzedQu3a3gW/f0p3fJPSbXax/18nru/gAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAHLF35jhAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj01PwzAMhu9I&#10;/IfISFzQln6pjNJ0QpMqEDcGh+2WNaataJyqybby7/FO7PZafvT6cbme7SBOOPnekYJ4GYFAapzp&#10;qVXw9VkvViB80GT04AgV/KKHdXV7U+rCuDN94GkbWsEl5AutoAthLKT0TYdW+6UbkXj37SarA49T&#10;K82kz1xuB5lEUS6t7okvdHrETYfNz/ZoFaT9Zsge6qx+M6/7dP/udonMdkrd380vzyACzuEfhos+&#10;q0PFTgd3JOPFoGARJ0+MKljlKYgLEGfpI4gDp5wzyKqU109UfwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQDj3afoVQIAAIUFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQByxd+Y4QAAAAwBAAAPAAAAAAAAAAAAAAAAAK8EAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAvQUAAAAA&#10;" path="m7364730,514472r,9035678l,9550150r,l,7650,5113296,e" filled="f" strokecolor="#782" strokeweight="2pt">
               <v:path arrowok="t"/>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="29B5536E" w14:textId="7BF405C4" w:rsidR="00185189" w:rsidRPr="0052540C" w:rsidRDefault="00185189" w:rsidP="0052540C">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:14.5pt;height:13.4pt;visibility:visible" o:bullet="t">
+      <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:13.8pt;height:13.8pt;visibility:visible" o:bullet="t">
         <v:imagedata r:id="rId1" o:title=""/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="000B505E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B7D63A4C"/>
     <w:lvl w:ilvl="0" w:tplc="C26AE994">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="748" w:hanging="499"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT" w:hint="default"/>
         <w:color w:val="202024"/>
         <w:w w:val="114"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="pt-PT" w:eastAsia="pt-PT" w:bidi="pt-PT"/>
       </w:rPr>
     </w:lvl>
@@ -1394,50 +1580,163 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B3CC5162" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0BCF2C45"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="11A09094"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="7"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1C6A536A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9B3CC428"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -1506,51 +1805,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="29711332"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B7D63A4C"/>
     <w:lvl w:ilvl="0" w:tplc="C26AE994">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="748" w:hanging="499"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT" w:hint="default"/>
         <w:color w:val="202024"/>
         <w:w w:val="114"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="pt-PT" w:eastAsia="pt-PT" w:bidi="pt-PT"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="5892721A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -1624,51 +1923,51 @@
     <w:lvl w:ilvl="7" w:tplc="5726E7FE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7151" w:hanging="499"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="pt-PT" w:eastAsia="pt-PT" w:bidi="pt-PT"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="BD90B13A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8067" w:hanging="499"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="pt-PT" w:eastAsia="pt-PT" w:bidi="pt-PT"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31B409C3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8C0C54AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -1737,51 +2036,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="32DA1C7E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AA7E27C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="765" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3"/>
@@ -1823,51 +2122,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3870" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4635" w:hanging="1800"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="1800"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37614685"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5F28E0E2"/>
     <w:lvl w:ilvl="0" w:tplc="0416000F">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
@@ -1912,51 +2211,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3CB527F1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="019C0B3A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1571" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2291" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2034,51 +2333,51 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6611" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7331" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3DC43E33"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BD5E7718"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2183,51 +2482,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E532C75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D24722A"/>
     <w:lvl w:ilvl="0" w:tplc="0416000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -2269,51 +2568,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="401946B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A8FC5A08"/>
     <w:lvl w:ilvl="0" w:tplc="052A7DC0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -2360,51 +2659,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="494478EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="39AC0982"/>
     <w:lvl w:ilvl="0" w:tplc="E56E366C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1778" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2498" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
@@ -2449,51 +2748,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6098" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6818" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7538" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A765BF7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D034F09E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
@@ -2580,51 +2879,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4ABE0E88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BE60185C"/>
     <w:lvl w:ilvl="0" w:tplc="3828C6F8">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
@@ -2669,51 +2968,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D2256F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DAA460AA"/>
     <w:lvl w:ilvl="0" w:tplc="CDB065E2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="748" w:hanging="499"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT" w:hint="default"/>
         <w:color w:val="202024"/>
         <w:w w:val="114"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="pt-PT" w:eastAsia="pt-PT" w:bidi="pt-PT"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="1C121DD4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2787,51 +3086,51 @@
     <w:lvl w:ilvl="7" w:tplc="3EC80EA6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7151" w:hanging="499"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="pt-PT" w:eastAsia="pt-PT" w:bidi="pt-PT"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="744E6F92">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8067" w:hanging="499"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="pt-PT" w:eastAsia="pt-PT" w:bidi="pt-PT"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51F151BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EF228E44"/>
     <w:lvl w:ilvl="0" w:tplc="0416000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -2873,51 +3172,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="521667D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="88603FE8"/>
     <w:lvl w:ilvl="0" w:tplc="04160001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2986,51 +3285,51 @@
     <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B272AE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6BAC0F68"/>
     <w:lvl w:ilvl="0" w:tplc="5604615C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1778" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2498" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
@@ -3075,51 +3374,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6098" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6818" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7538" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DCE6754"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B7D63A4C"/>
     <w:lvl w:ilvl="0" w:tplc="C26AE994">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="748" w:hanging="499"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT" w:hint="default"/>
         <w:color w:val="202024"/>
         <w:w w:val="114"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="pt-PT" w:eastAsia="pt-PT" w:bidi="pt-PT"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="5892721A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3193,51 +3492,51 @@
     <w:lvl w:ilvl="7" w:tplc="5726E7FE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7151" w:hanging="499"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="pt-PT" w:eastAsia="pt-PT" w:bidi="pt-PT"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="BD90B13A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8067" w:hanging="499"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="pt-PT" w:eastAsia="pt-PT" w:bidi="pt-PT"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60237334"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EA9C115E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="405" w:hanging="405"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="405" w:hanging="405"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3"/>
@@ -3279,51 +3578,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6245477A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D376CC96"/>
     <w:lvl w:ilvl="0" w:tplc="04160001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3392,51 +3691,51 @@
     <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E3B134A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="72E07054"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3541,51 +3840,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75B15FE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="67BAA0F0"/>
     <w:lvl w:ilvl="0" w:tplc="4420D956">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1211" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Calibri" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1931" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3654,71 +3953,71 @@
     <w:lvl w:ilvl="7" w:tplc="04160003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6251" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6971" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="764A3DCA"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="0416000F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7CC851F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1F044978"/>
     <w:lvl w:ilvl="0" w:tplc="7228D1B8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1778" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="Arial" w:hint="default"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2498" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -3764,310 +4063,324 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6098" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6818" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7538" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="1" w16cid:durableId="525095416">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="2" w16cid:durableId="1536848723">
+    <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="3" w16cid:durableId="62022023">
+    <w:abstractNumId w:val="21"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="4" w16cid:durableId="2096586252">
+    <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="84426461">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1922324143">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1764378737">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1327976319">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1374889277">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1033723525">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="10379667">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="553732309">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="499929603">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="14" w16cid:durableId="1822233596">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="344096223">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="314576047">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1774276739">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="18" w16cid:durableId="387610556">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="8">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="19" w16cid:durableId="757944968">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="9">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="20" w16cid:durableId="1356925416">
+    <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="21" w16cid:durableId="192040196">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="643697447">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="23" w16cid:durableId="942493759">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1990475043">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="952050896">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="12">
-    <w:abstractNumId w:val="25"/>
+  <w:num w:numId="26" w16cid:durableId="1861116676">
+    <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="13">
-[...23 lines deleted...]
-  <w:num w:numId="21">
+  <w:num w:numId="27" w16cid:durableId="601687211">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="22">
-[...15 lines deleted...]
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="28" w16cid:durableId="1914657909">
+    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="134"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00185189"/>
     <w:rsid w:val="00051ADA"/>
     <w:rsid w:val="00122CEF"/>
     <w:rsid w:val="001333BF"/>
     <w:rsid w:val="00137A26"/>
     <w:rsid w:val="00185189"/>
     <w:rsid w:val="001B17A3"/>
     <w:rsid w:val="001E3EF6"/>
     <w:rsid w:val="0027538D"/>
     <w:rsid w:val="00275C5A"/>
     <w:rsid w:val="00297408"/>
     <w:rsid w:val="0029741F"/>
     <w:rsid w:val="002A1A95"/>
     <w:rsid w:val="002B6095"/>
     <w:rsid w:val="00363F9B"/>
     <w:rsid w:val="0039598B"/>
     <w:rsid w:val="003A3849"/>
     <w:rsid w:val="003B327C"/>
     <w:rsid w:val="003D685F"/>
     <w:rsid w:val="003E4696"/>
     <w:rsid w:val="00414734"/>
     <w:rsid w:val="004261A7"/>
     <w:rsid w:val="004A04A8"/>
     <w:rsid w:val="004C6319"/>
     <w:rsid w:val="00503115"/>
     <w:rsid w:val="00513E14"/>
     <w:rsid w:val="00515E4C"/>
     <w:rsid w:val="00520BE8"/>
     <w:rsid w:val="0052540C"/>
+    <w:rsid w:val="00576005"/>
     <w:rsid w:val="005A7827"/>
     <w:rsid w:val="005B5E2D"/>
     <w:rsid w:val="0061160D"/>
     <w:rsid w:val="0063114B"/>
+    <w:rsid w:val="00631254"/>
+    <w:rsid w:val="006D1744"/>
     <w:rsid w:val="006D2464"/>
+    <w:rsid w:val="006E5AB2"/>
     <w:rsid w:val="00726FFF"/>
     <w:rsid w:val="0076025E"/>
     <w:rsid w:val="00790D0E"/>
+    <w:rsid w:val="007C557D"/>
     <w:rsid w:val="007D5C40"/>
+    <w:rsid w:val="008A4E55"/>
     <w:rsid w:val="008B1F3C"/>
     <w:rsid w:val="009127A1"/>
     <w:rsid w:val="00947D4F"/>
     <w:rsid w:val="009A2E04"/>
     <w:rsid w:val="009C514D"/>
     <w:rsid w:val="00A04B61"/>
     <w:rsid w:val="00A41FE1"/>
     <w:rsid w:val="00A7097E"/>
     <w:rsid w:val="00A72E37"/>
     <w:rsid w:val="00A863D8"/>
     <w:rsid w:val="00AA17D3"/>
     <w:rsid w:val="00AA2256"/>
     <w:rsid w:val="00AD6021"/>
     <w:rsid w:val="00B012FF"/>
     <w:rsid w:val="00B80961"/>
+    <w:rsid w:val="00B96E7A"/>
     <w:rsid w:val="00C018B5"/>
     <w:rsid w:val="00C868A6"/>
     <w:rsid w:val="00C87000"/>
     <w:rsid w:val="00C97DF5"/>
     <w:rsid w:val="00CA491F"/>
     <w:rsid w:val="00CD4522"/>
     <w:rsid w:val="00CF42C2"/>
     <w:rsid w:val="00D07C7A"/>
     <w:rsid w:val="00D103DA"/>
     <w:rsid w:val="00D56A9E"/>
     <w:rsid w:val="00DC44D8"/>
     <w:rsid w:val="00DC519B"/>
     <w:rsid w:val="00E21CBF"/>
     <w:rsid w:val="00E24220"/>
     <w:rsid w:val="00E27865"/>
     <w:rsid w:val="00E66812"/>
+    <w:rsid w:val="00E74DCA"/>
     <w:rsid w:val="00EB3939"/>
     <w:rsid w:val="00EE5391"/>
     <w:rsid w:val="00EF233F"/>
+    <w:rsid w:val="00F24621"/>
     <w:rsid w:val="00F91D20"/>
     <w:rsid w:val="00FC28BF"/>
     <w:rsid w:val="00FD42E2"/>
     <w:rsid w:val="00FF1476"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR" w:eastAsia="" w:bidi=""/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5D3C410D"/>
-  <w15:docId w15:val="{6ABB0BC6-5DDA-4B78-AC7D-FA38A6C1B4AE}"/>
+  <w15:docId w15:val="{6D5062EF-9B34-49C9-A9B7-FEBE6DE6C93E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4395,50 +4708,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="003A3849"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:suppressAutoHyphens w:val="0"/>
       <w:spacing w:before="480" w:after="120"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -4735,52 +5053,52 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Standard">
     <w:name w:val="Standard"/>
     <w:rsid w:val="00AA17D3"/>
     <w:pPr>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="160"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A04B61"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="MenoPendente1">
+    <w:name w:val="Menção Pendente1"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A04B61"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Char">
     <w:name w:val="Título 1 Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Ttulo1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="003A3849"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:b/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Char">
@@ -5313,87 +5631,87 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Pr-formataoHTMLChar">
     <w:name w:val="Pré-formatação HTML Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Pr-formataoHTML"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="003A3849"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="y2iqfc">
     <w:name w:val="y2iqfc"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:rsid w:val="003A3849"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="freebirdanalyticsviewquestiontitle">
     <w:name w:val="freebirdanalyticsviewquestiontitle"/>
     <w:rsid w:val="003A3849"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="MenoPendente1">
-    <w:name w:val="Menção Pendente1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="MenoPendente11">
+    <w:name w:val="Menção Pendente11"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003A3849"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="HiperlinkVisitado">
     <w:name w:val="FollowedHyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003A3849"/>
     <w:rPr>
       <w:color w:val="954F72"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Forte">
     <w:name w:val="Strong"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="003A3849"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Escritório">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
@@ -5654,96 +5972,100 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>449</Words>
-  <Characters>2430</Characters>
+  <Words>482</Words>
+  <Characters>2606</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>20</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>21</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2874</CharactersWithSpaces>
+  <CharactersWithSpaces>3082</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Lab 01</dc:creator>
+  <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>pt-BR</dc:language>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="AppVersion">
     <vt:lpwstr>14.0000</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="DocSecurity">
     <vt:i4>0</vt:i4>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="HyperlinksChanged">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="LinksUpToDate">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ScaleCrop">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ShareDoc">
     <vt:bool>false</vt:bool>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="GrammarlyDocumentId">
+    <vt:lpwstr>1d41cd87-5fc8-463e-9ef9-2b347b869396</vt:lpwstr>
+  </property>
 </Properties>
 </file>